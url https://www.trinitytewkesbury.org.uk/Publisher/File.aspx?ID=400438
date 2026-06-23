--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46FD61AC" w14:textId="19C24A67" w:rsidR="00BA7BC0" w:rsidRPr="00783926" w:rsidRDefault="00BA7BC0" w:rsidP="00670A2F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783926">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -215,51 +216,51 @@
     </w:p>
     <w:p w14:paraId="4B63A34D" w14:textId="77777777" w:rsidR="00360ED6" w:rsidRPr="00783926" w:rsidRDefault="00BA7BC0" w:rsidP="007600D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783926">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487C9BDC" w14:textId="46A8BE8D" w:rsidR="00D81C55" w:rsidRPr="00D81C55" w:rsidRDefault="00360ED6" w:rsidP="00D81C55">
+    <w:p w14:paraId="487C9BDC" w14:textId="5E3F8F62" w:rsidR="00D81C55" w:rsidRPr="00D81C55" w:rsidRDefault="00360ED6" w:rsidP="00D81C55">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144669076"/>
       <w:r w:rsidRPr="00A126A2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Stephen Walker (Chair), Sara Simpkins (Church Warden), </w:t>
       </w:r>
       <w:r w:rsidR="00B5458F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alan Bedford</w:t>
       </w:r>
       <w:r w:rsidR="00E143B7" w:rsidRPr="00A126A2">
@@ -334,67 +335,83 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E0310B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F060F" w:rsidRPr="006F060F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Phil Loveridge (Treasurer), </w:t>
       </w:r>
       <w:r w:rsidR="00673E6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Nigel Chetworth</w:t>
+        <w:t>Nigel Chetw</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ood</w:t>
       </w:r>
       <w:r w:rsidR="0057370A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Julian Dickinson</w:t>
       </w:r>
       <w:r w:rsidR="004A5857">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Josh Powell, Amanda Lowe, Duncan DeGruchy</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Jo Davies</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6F742D6C" w14:textId="77777777" w:rsidR="00360ED6" w:rsidRPr="00A126A2" w:rsidRDefault="00360ED6" w:rsidP="00707A68">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FF74A8" w14:textId="77777777" w:rsidR="00360ED6" w:rsidRDefault="00360ED6" w:rsidP="007600D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -1621,59 +1638,77 @@
         </w:rPr>
         <w:t>Jo gave a verbal update.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Interested partie</w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have met and actions agreed -</w:t>
+        <w:t xml:space="preserve"> have met and actions agreed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E0624F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  to move the camera before considering </w:t>
+        <w:t xml:space="preserve">  to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E0624F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> move the camera before considering </w:t>
       </w:r>
       <w:r w:rsidR="00F17956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">new curtains.  Look at using an </w:t>
       </w:r>
       <w:r w:rsidR="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>iPad</w:t>
       </w:r>
       <w:r w:rsidR="00F17956">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> before a monitor is </w:t>
       </w:r>
@@ -3259,51 +3294,69 @@
         </w:rPr>
         <w:t xml:space="preserve">afeguarding </w:t>
       </w:r>
       <w:r w:rsidR="0034782E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00495D9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">uestionnaire prior to the meeting.  </w:t>
       </w:r>
       <w:r w:rsidR="00052F98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>He gave thanks to Jo  and others for “</w:t>
+        <w:t xml:space="preserve">He gave thanks to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00052F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jo  and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00052F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> others for “</w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00052F98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">weaking” this.  </w:t>
       </w:r>
       <w:r w:rsidR="008167CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Some questions and </w:t>
       </w:r>
@@ -3388,68 +3441,92 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ctions from the last </w:t>
       </w:r>
       <w:r w:rsidRPr="00207136">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PCC to be carried forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666AD27D" w14:textId="77777777" w:rsidR="00207136" w:rsidRPr="00207136" w:rsidRDefault="00207136" w:rsidP="00215DDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785" w:firstLine="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CE69148" w14:textId="13C8CB7D" w:rsidR="00207136" w:rsidRPr="00207136" w:rsidRDefault="00207136" w:rsidP="00215DDA">
+    <w:p w14:paraId="1CE69148" w14:textId="72B77AE3" w:rsidR="00207136" w:rsidRPr="00207136" w:rsidRDefault="00207136" w:rsidP="00215DDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785" w:firstLine="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207136">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Duncan informed that there are no current safeguarding concerns.</w:t>
+        <w:t>Duncan informed that there are no current safeguarding concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2960">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and thanked Sam</w:t>
+      </w:r>
+      <w:r w:rsidR="000029B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for her help with Safeguarding Sunday</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7479">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73D81D" w14:textId="77777777" w:rsidR="00207136" w:rsidRPr="00207136" w:rsidRDefault="00207136" w:rsidP="00215DDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785" w:firstLine="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="112F3D21" w14:textId="4BC06389" w:rsidR="00207136" w:rsidRPr="00207136" w:rsidRDefault="00207136" w:rsidP="00215DDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785" w:firstLine="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4207,59 +4284,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> will be</w:t>
       </w:r>
       <w:r w:rsidR="00DE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> commenced</w:t>
       </w:r>
       <w:r w:rsidR="007A20EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  The costs of the quin</w:t>
       </w:r>
       <w:r w:rsidR="00F36601">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>quennial actions are u</w:t>
+        <w:t xml:space="preserve">quennial actions are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F36601">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="007A20EA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nknown  as yet</w:t>
+        <w:t>nknown  as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A20EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yet</w:t>
       </w:r>
       <w:r w:rsidR="00F36601">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB26701" w14:textId="77777777" w:rsidR="00E47FAE" w:rsidRDefault="00E47FAE" w:rsidP="00674921">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E133738" w14:textId="2F8E790F" w:rsidR="00E47FAE" w:rsidRDefault="00E47FAE" w:rsidP="00674921">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4271,52 +4366,62 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No carpet quotes </w:t>
       </w:r>
       <w:r w:rsidR="00F36601">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">have been </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>obtained as yet</w:t>
-      </w:r>
+        <w:t xml:space="preserve">obtained </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as yet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1E0CCBF6" w14:textId="77777777" w:rsidR="006D2AB9" w:rsidRDefault="006D2AB9" w:rsidP="003D5AD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E4AF3DE" w14:textId="7B68957B" w:rsidR="004610FB" w:rsidRDefault="004610FB" w:rsidP="003D5AD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4402,52 +4507,62 @@
         </w:rPr>
         <w:t xml:space="preserve">informed that </w:t>
       </w:r>
       <w:r w:rsidR="005A0B1E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the Staffing Committee and Leadership Team have met regarding the </w:t>
       </w:r>
       <w:r w:rsidR="009A2047">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Youth Pastor forthcoming vacancy, when SW leaves her post </w:t>
       </w:r>
       <w:r w:rsidR="00CB009F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>on the 8th</w:t>
-      </w:r>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB009F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8th</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009A2047">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> February.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D365C8" w14:textId="77777777" w:rsidR="005E0505" w:rsidRDefault="005E0505" w:rsidP="00EA4B48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7100144A" w14:textId="26F57E1E" w:rsidR="00EA4B48" w:rsidRDefault="00316805" w:rsidP="00EA4B48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
@@ -4634,75 +4749,93 @@
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>leadership t</w:t>
       </w:r>
       <w:r w:rsidR="00084604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eam</w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with members of the staffing committee and youth team</w:t>
+        <w:t xml:space="preserve"> with members of the staffing committee and youth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F6F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>team</w:t>
       </w:r>
       <w:r w:rsidR="007B3DCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00084604">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>to meet agai</w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00084604">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet agai</w:t>
       </w:r>
       <w:r w:rsidR="00456DDD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n to discuss further.  The PCC and parents can then be informed.</w:t>
       </w:r>
       <w:r w:rsidR="00553392">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E51FD71" w14:textId="77777777" w:rsidR="00A7071E" w:rsidRDefault="00A7071E" w:rsidP="00EA4B48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4862,86 +4995,50 @@
       </w:r>
       <w:r w:rsidR="0006506F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and possibly a report submitted </w:t>
       </w:r>
       <w:r w:rsidR="00C45FC4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rather than full minutes</w:t>
       </w:r>
       <w:r w:rsidR="007F6F04">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2936B39B" w14:textId="77777777" w:rsidR="000535FA" w:rsidRDefault="000535FA" w:rsidP="00EA4B48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19CFBA0E" w14:textId="776B0D9E" w:rsidR="000535FA" w:rsidRPr="000535FA" w:rsidRDefault="000535FA" w:rsidP="00AF6D97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
@@ -5190,67 +5287,85 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00F60FCF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">irculated </w:t>
       </w:r>
       <w:r w:rsidR="00B06800">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a new cooker proposal to the PCC prior to the meeting</w:t>
       </w:r>
       <w:r w:rsidR="00A61964">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as the current cooker is  </w:t>
+        <w:t xml:space="preserve"> as the current cooker </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A61964">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is  </w:t>
       </w:r>
       <w:r w:rsidR="005530E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00A61964">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">sufficient to meet the needs of our outreach.  </w:t>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A61964">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet the needs of our outreach.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This was discussed</w:t>
       </w:r>
       <w:r w:rsidR="009F2A4D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and considered</w:t>
       </w:r>
       <w:r w:rsidR="00213265">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, including if </w:t>
       </w:r>
@@ -5912,52 +6027,64 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B26B876" w14:textId="34AF339B" w:rsidR="00FD6967" w:rsidRDefault="00FD6967" w:rsidP="002C276D">
       <w:pPr>
         <w:ind w:left="785"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tewkesbury Historical Society</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D91835" w14:textId="77777777" w:rsidR="00244DBF" w:rsidRDefault="00244DBF" w:rsidP="002D2A29">
-      <w:pPr>
+    <w:p w14:paraId="11793F3A" w14:textId="77777777" w:rsidR="00FD6967" w:rsidRDefault="00FD6967" w:rsidP="002C276D">
+      <w:pPr>
+        <w:ind w:left="785"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D91835" w14:textId="77777777" w:rsidR="00244DBF" w:rsidRDefault="00244DBF" w:rsidP="00244DBF">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09287B1F" w14:textId="708A47A6" w:rsidR="00094F1D" w:rsidRPr="001F4C03" w:rsidRDefault="00E3234D" w:rsidP="00AF6D97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk213236469"/>
@@ -6623,51 +6750,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D70A0E" w:rsidRPr="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> February 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144113B5" w14:textId="7F6CA946" w:rsidR="00094F1D" w:rsidRPr="00A126A2" w:rsidRDefault="00DF5F0C" w:rsidP="002D2A29">
+    <w:p w14:paraId="74D5BA41" w14:textId="69AF2EEC" w:rsidR="00494003" w:rsidRDefault="00DF5F0C" w:rsidP="00DF5F0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5413"/>
           <w:tab w:val="left" w:pos="7620"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00494003">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6685,125 +6812,135 @@
       <w:r w:rsidR="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D70A0E" w:rsidRPr="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="00D70A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> March 2026</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="144113B5" w14:textId="5BAADED4" w:rsidR="00094F1D" w:rsidRPr="00A126A2" w:rsidRDefault="00094F1D" w:rsidP="00165B76">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00094F1D" w:rsidRPr="00A126A2" w:rsidSect="00AD135E">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54F0B015" w14:textId="77777777" w:rsidR="00611065" w:rsidRDefault="00611065" w:rsidP="009C386B">
+    <w:p w14:paraId="0311821E" w14:textId="77777777" w:rsidR="002F32E5" w:rsidRDefault="002F32E5" w:rsidP="009C386B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A9B780" w14:textId="77777777" w:rsidR="00611065" w:rsidRDefault="00611065" w:rsidP="009C386B">
+    <w:p w14:paraId="4F7FC792" w14:textId="77777777" w:rsidR="002F32E5" w:rsidRDefault="002F32E5" w:rsidP="009C386B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6907,58 +7044,58 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00C55C6B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="41F431ED" w14:textId="77777777" w:rsidR="00A34CD4" w:rsidRDefault="00A34CD4" w:rsidP="00E02BA8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BBEB914" w14:textId="77777777" w:rsidR="00611065" w:rsidRDefault="00611065" w:rsidP="009C386B">
+    <w:p w14:paraId="3F3CECE6" w14:textId="77777777" w:rsidR="002F32E5" w:rsidRDefault="002F32E5" w:rsidP="009C386B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7523F898" w14:textId="77777777" w:rsidR="00611065" w:rsidRDefault="00611065" w:rsidP="009C386B">
+    <w:p w14:paraId="36247036" w14:textId="77777777" w:rsidR="002F32E5" w:rsidRDefault="002F32E5" w:rsidP="009C386B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D8E40DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4566698"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7439,88 +7576,88 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="385377803">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="641083615">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1221675222">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="851257096">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="489949478">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00445F12"/>
     <w:rsid w:val="000009A2"/>
     <w:rsid w:val="000011A4"/>
     <w:rsid w:val="00001F1B"/>
+    <w:rsid w:val="000029B0"/>
     <w:rsid w:val="00005A5E"/>
     <w:rsid w:val="00005B2F"/>
     <w:rsid w:val="000063E1"/>
     <w:rsid w:val="00007CE6"/>
     <w:rsid w:val="00010F85"/>
     <w:rsid w:val="000110B4"/>
     <w:rsid w:val="00011E7C"/>
     <w:rsid w:val="0001368D"/>
     <w:rsid w:val="00013DCA"/>
     <w:rsid w:val="00015208"/>
-    <w:rsid w:val="00015A05"/>
     <w:rsid w:val="00015CB9"/>
     <w:rsid w:val="00017124"/>
     <w:rsid w:val="0001731C"/>
     <w:rsid w:val="00020CF9"/>
     <w:rsid w:val="00023FB2"/>
     <w:rsid w:val="00025977"/>
     <w:rsid w:val="00025E08"/>
     <w:rsid w:val="00026CA6"/>
     <w:rsid w:val="00026CD1"/>
     <w:rsid w:val="00031DAE"/>
     <w:rsid w:val="00032690"/>
     <w:rsid w:val="00033A55"/>
     <w:rsid w:val="00034325"/>
     <w:rsid w:val="0003462C"/>
     <w:rsid w:val="0003486B"/>
     <w:rsid w:val="0003490F"/>
     <w:rsid w:val="00035E4A"/>
     <w:rsid w:val="00035E72"/>
     <w:rsid w:val="00036A83"/>
     <w:rsid w:val="00037ED7"/>
     <w:rsid w:val="00040B01"/>
     <w:rsid w:val="00041255"/>
     <w:rsid w:val="00041AA0"/>
     <w:rsid w:val="0004263C"/>
     <w:rsid w:val="0004351E"/>
@@ -7836,77 +7973,75 @@
     <w:rsid w:val="00282327"/>
     <w:rsid w:val="00284A0A"/>
     <w:rsid w:val="00284F60"/>
     <w:rsid w:val="002852C8"/>
     <w:rsid w:val="002855C4"/>
     <w:rsid w:val="00285FB1"/>
     <w:rsid w:val="002873B0"/>
     <w:rsid w:val="0029248A"/>
     <w:rsid w:val="0029322D"/>
     <w:rsid w:val="00293BE0"/>
     <w:rsid w:val="00294328"/>
     <w:rsid w:val="00296F83"/>
     <w:rsid w:val="002973EF"/>
     <w:rsid w:val="002A11C2"/>
     <w:rsid w:val="002A14DB"/>
     <w:rsid w:val="002A17DF"/>
     <w:rsid w:val="002A1C8F"/>
     <w:rsid w:val="002A320F"/>
     <w:rsid w:val="002A3568"/>
     <w:rsid w:val="002A368E"/>
     <w:rsid w:val="002A44A5"/>
     <w:rsid w:val="002A560B"/>
     <w:rsid w:val="002A64E3"/>
     <w:rsid w:val="002A7805"/>
     <w:rsid w:val="002B0420"/>
-    <w:rsid w:val="002B0CDC"/>
     <w:rsid w:val="002B15EB"/>
     <w:rsid w:val="002B1EA6"/>
     <w:rsid w:val="002B24E3"/>
     <w:rsid w:val="002B2FDD"/>
     <w:rsid w:val="002B3784"/>
     <w:rsid w:val="002B44D4"/>
     <w:rsid w:val="002B4D62"/>
     <w:rsid w:val="002B4EB9"/>
     <w:rsid w:val="002B4F27"/>
     <w:rsid w:val="002B75AD"/>
     <w:rsid w:val="002B77CA"/>
     <w:rsid w:val="002C090E"/>
     <w:rsid w:val="002C0DF6"/>
     <w:rsid w:val="002C22D6"/>
     <w:rsid w:val="002C276D"/>
     <w:rsid w:val="002C3B8B"/>
     <w:rsid w:val="002C49C1"/>
     <w:rsid w:val="002C59DE"/>
     <w:rsid w:val="002C660F"/>
     <w:rsid w:val="002D0068"/>
     <w:rsid w:val="002D0AF7"/>
     <w:rsid w:val="002D101A"/>
     <w:rsid w:val="002D1C53"/>
     <w:rsid w:val="002D2187"/>
     <w:rsid w:val="002D2574"/>
-    <w:rsid w:val="002D2A29"/>
     <w:rsid w:val="002D2DEC"/>
     <w:rsid w:val="002D38A5"/>
     <w:rsid w:val="002D3D3B"/>
     <w:rsid w:val="002D4C45"/>
     <w:rsid w:val="002D5564"/>
     <w:rsid w:val="002E0017"/>
     <w:rsid w:val="002E0893"/>
     <w:rsid w:val="002E0A72"/>
     <w:rsid w:val="002E11BC"/>
     <w:rsid w:val="002E17AC"/>
     <w:rsid w:val="002E1C7C"/>
     <w:rsid w:val="002E2EB8"/>
     <w:rsid w:val="002E34AC"/>
     <w:rsid w:val="002E388F"/>
     <w:rsid w:val="002E38DF"/>
     <w:rsid w:val="002E3BB8"/>
     <w:rsid w:val="002E3FA8"/>
     <w:rsid w:val="002E49F4"/>
     <w:rsid w:val="002E4CDA"/>
     <w:rsid w:val="002E6767"/>
     <w:rsid w:val="002E6AC4"/>
     <w:rsid w:val="002E7502"/>
     <w:rsid w:val="002F0824"/>
     <w:rsid w:val="002F0AF9"/>
     <w:rsid w:val="002F1CA0"/>
@@ -7919,78 +8054,78 @@
     <w:rsid w:val="002F5AB5"/>
     <w:rsid w:val="00300E26"/>
     <w:rsid w:val="00300F1D"/>
     <w:rsid w:val="0030238A"/>
     <w:rsid w:val="0030350D"/>
     <w:rsid w:val="003035FA"/>
     <w:rsid w:val="00304771"/>
     <w:rsid w:val="00305E7F"/>
     <w:rsid w:val="003063CA"/>
     <w:rsid w:val="00306FD5"/>
     <w:rsid w:val="00311AE5"/>
     <w:rsid w:val="00312DE3"/>
     <w:rsid w:val="00315521"/>
     <w:rsid w:val="00315A91"/>
     <w:rsid w:val="00316805"/>
     <w:rsid w:val="00317E4F"/>
     <w:rsid w:val="00320107"/>
     <w:rsid w:val="00320174"/>
     <w:rsid w:val="00321A85"/>
     <w:rsid w:val="00321FFD"/>
     <w:rsid w:val="00322D5A"/>
     <w:rsid w:val="0032577D"/>
     <w:rsid w:val="00326744"/>
     <w:rsid w:val="00326F66"/>
     <w:rsid w:val="00330105"/>
+    <w:rsid w:val="00330DCF"/>
     <w:rsid w:val="0033173A"/>
     <w:rsid w:val="00331865"/>
     <w:rsid w:val="00331F11"/>
     <w:rsid w:val="003322AF"/>
     <w:rsid w:val="00332304"/>
     <w:rsid w:val="00332989"/>
     <w:rsid w:val="0033305E"/>
     <w:rsid w:val="003338A8"/>
     <w:rsid w:val="0033427D"/>
     <w:rsid w:val="00336624"/>
     <w:rsid w:val="00336B20"/>
     <w:rsid w:val="00336C35"/>
     <w:rsid w:val="003378E8"/>
     <w:rsid w:val="00340F13"/>
     <w:rsid w:val="003428E0"/>
     <w:rsid w:val="00343B70"/>
     <w:rsid w:val="00344F6F"/>
     <w:rsid w:val="00346ECC"/>
     <w:rsid w:val="003471D9"/>
     <w:rsid w:val="003476C1"/>
     <w:rsid w:val="0034782E"/>
     <w:rsid w:val="0034796D"/>
     <w:rsid w:val="00351E63"/>
     <w:rsid w:val="00352093"/>
     <w:rsid w:val="00352ED7"/>
     <w:rsid w:val="00354DD3"/>
     <w:rsid w:val="00355658"/>
-    <w:rsid w:val="003567AC"/>
     <w:rsid w:val="00356906"/>
     <w:rsid w:val="00356E91"/>
     <w:rsid w:val="003573D0"/>
     <w:rsid w:val="00360ED6"/>
     <w:rsid w:val="003616BA"/>
     <w:rsid w:val="003633AE"/>
     <w:rsid w:val="003645B2"/>
     <w:rsid w:val="00370A2E"/>
     <w:rsid w:val="00370A5D"/>
     <w:rsid w:val="00371991"/>
     <w:rsid w:val="003724A6"/>
     <w:rsid w:val="00373862"/>
     <w:rsid w:val="00373F2D"/>
     <w:rsid w:val="00374207"/>
     <w:rsid w:val="0037427E"/>
     <w:rsid w:val="00374636"/>
     <w:rsid w:val="00374AB6"/>
     <w:rsid w:val="00374EED"/>
     <w:rsid w:val="00374F86"/>
     <w:rsid w:val="00375347"/>
     <w:rsid w:val="003777DF"/>
     <w:rsid w:val="00380E6A"/>
     <w:rsid w:val="00381E4B"/>
     <w:rsid w:val="003825C3"/>
     <w:rsid w:val="00382DFB"/>
@@ -8198,51 +8333,50 @@
     <w:rsid w:val="004C36D7"/>
     <w:rsid w:val="004C3E00"/>
     <w:rsid w:val="004C528A"/>
     <w:rsid w:val="004C55A5"/>
     <w:rsid w:val="004C773E"/>
     <w:rsid w:val="004D145A"/>
     <w:rsid w:val="004D31E2"/>
     <w:rsid w:val="004D484D"/>
     <w:rsid w:val="004D5AE0"/>
     <w:rsid w:val="004D6C8E"/>
     <w:rsid w:val="004D6E3E"/>
     <w:rsid w:val="004E03B4"/>
     <w:rsid w:val="004E0CE0"/>
     <w:rsid w:val="004E2377"/>
     <w:rsid w:val="004E25E9"/>
     <w:rsid w:val="004E3720"/>
     <w:rsid w:val="004E42FA"/>
     <w:rsid w:val="004E4A1E"/>
     <w:rsid w:val="004E4F9A"/>
     <w:rsid w:val="004E58A2"/>
     <w:rsid w:val="004E58B0"/>
     <w:rsid w:val="004E5FE0"/>
     <w:rsid w:val="004E6B9A"/>
     <w:rsid w:val="004E7FB7"/>
     <w:rsid w:val="004F02B4"/>
-    <w:rsid w:val="004F210B"/>
     <w:rsid w:val="004F2A36"/>
     <w:rsid w:val="004F7037"/>
     <w:rsid w:val="00500699"/>
     <w:rsid w:val="00500882"/>
     <w:rsid w:val="0050196C"/>
     <w:rsid w:val="00501B15"/>
     <w:rsid w:val="005023DE"/>
     <w:rsid w:val="00502698"/>
     <w:rsid w:val="00503BB4"/>
     <w:rsid w:val="00503FE2"/>
     <w:rsid w:val="00505972"/>
     <w:rsid w:val="00505EB4"/>
     <w:rsid w:val="00506090"/>
     <w:rsid w:val="005062C9"/>
     <w:rsid w:val="005067A1"/>
     <w:rsid w:val="0050690A"/>
     <w:rsid w:val="005072E3"/>
     <w:rsid w:val="00507AF5"/>
     <w:rsid w:val="00510599"/>
     <w:rsid w:val="00510617"/>
     <w:rsid w:val="0051080E"/>
     <w:rsid w:val="00511FEA"/>
     <w:rsid w:val="00512382"/>
     <w:rsid w:val="00512F8F"/>
     <w:rsid w:val="00514903"/>
@@ -8352,74 +8486,74 @@
     <w:rsid w:val="005B209A"/>
     <w:rsid w:val="005B42F7"/>
     <w:rsid w:val="005B52CF"/>
     <w:rsid w:val="005B6F00"/>
     <w:rsid w:val="005B7B97"/>
     <w:rsid w:val="005B7EFE"/>
     <w:rsid w:val="005C02F8"/>
     <w:rsid w:val="005C1579"/>
     <w:rsid w:val="005C20BB"/>
     <w:rsid w:val="005C2AB6"/>
     <w:rsid w:val="005C2FE4"/>
     <w:rsid w:val="005C55C2"/>
     <w:rsid w:val="005C5AA9"/>
     <w:rsid w:val="005C6497"/>
     <w:rsid w:val="005C6789"/>
     <w:rsid w:val="005C6BEF"/>
     <w:rsid w:val="005C7DF4"/>
     <w:rsid w:val="005D0DCE"/>
     <w:rsid w:val="005D1754"/>
     <w:rsid w:val="005D2A49"/>
     <w:rsid w:val="005D62F5"/>
     <w:rsid w:val="005D6660"/>
     <w:rsid w:val="005D673F"/>
     <w:rsid w:val="005D6E89"/>
     <w:rsid w:val="005D6F02"/>
+    <w:rsid w:val="005D7479"/>
     <w:rsid w:val="005E0505"/>
     <w:rsid w:val="005E12CE"/>
     <w:rsid w:val="005E5252"/>
     <w:rsid w:val="005E7E8C"/>
     <w:rsid w:val="005F1B3E"/>
     <w:rsid w:val="005F3823"/>
     <w:rsid w:val="005F502E"/>
     <w:rsid w:val="005F64C3"/>
     <w:rsid w:val="005F7749"/>
     <w:rsid w:val="00600A9A"/>
     <w:rsid w:val="00603453"/>
     <w:rsid w:val="006035D1"/>
     <w:rsid w:val="00603AC7"/>
     <w:rsid w:val="00603B1B"/>
     <w:rsid w:val="00603E28"/>
     <w:rsid w:val="006047F9"/>
     <w:rsid w:val="0060567E"/>
     <w:rsid w:val="00605955"/>
     <w:rsid w:val="00605E2F"/>
     <w:rsid w:val="006062B8"/>
     <w:rsid w:val="00606E36"/>
     <w:rsid w:val="00607895"/>
     <w:rsid w:val="0061082B"/>
-    <w:rsid w:val="00611065"/>
     <w:rsid w:val="00612AEC"/>
     <w:rsid w:val="006145E1"/>
     <w:rsid w:val="006152EF"/>
     <w:rsid w:val="00615AC7"/>
     <w:rsid w:val="00616999"/>
     <w:rsid w:val="00617BDC"/>
     <w:rsid w:val="00621254"/>
     <w:rsid w:val="00622E0E"/>
     <w:rsid w:val="00622FB4"/>
     <w:rsid w:val="006230E3"/>
     <w:rsid w:val="006257B2"/>
     <w:rsid w:val="00626CE0"/>
     <w:rsid w:val="00627220"/>
     <w:rsid w:val="0062766D"/>
     <w:rsid w:val="006319A2"/>
     <w:rsid w:val="00634562"/>
     <w:rsid w:val="0063493E"/>
     <w:rsid w:val="00636D62"/>
     <w:rsid w:val="00640AF8"/>
     <w:rsid w:val="00641AAD"/>
     <w:rsid w:val="00641CDA"/>
     <w:rsid w:val="00642485"/>
     <w:rsid w:val="00642A86"/>
     <w:rsid w:val="0064349B"/>
     <w:rsid w:val="00645724"/>
@@ -8796,50 +8930,51 @@
     <w:rsid w:val="008B6E7F"/>
     <w:rsid w:val="008B6EE7"/>
     <w:rsid w:val="008B734D"/>
     <w:rsid w:val="008B7894"/>
     <w:rsid w:val="008B7A0C"/>
     <w:rsid w:val="008B7A70"/>
     <w:rsid w:val="008C0259"/>
     <w:rsid w:val="008C0B72"/>
     <w:rsid w:val="008C37B7"/>
     <w:rsid w:val="008C3BED"/>
     <w:rsid w:val="008C3BEF"/>
     <w:rsid w:val="008C5A4E"/>
     <w:rsid w:val="008C6DC1"/>
     <w:rsid w:val="008C750B"/>
     <w:rsid w:val="008C762E"/>
     <w:rsid w:val="008C7FE7"/>
     <w:rsid w:val="008D0037"/>
     <w:rsid w:val="008D0596"/>
     <w:rsid w:val="008D0AB7"/>
     <w:rsid w:val="008D3739"/>
     <w:rsid w:val="008D4050"/>
     <w:rsid w:val="008D4A50"/>
     <w:rsid w:val="008D746D"/>
     <w:rsid w:val="008D76E3"/>
     <w:rsid w:val="008E038E"/>
+    <w:rsid w:val="008E2960"/>
     <w:rsid w:val="008E3F64"/>
     <w:rsid w:val="008E56EF"/>
     <w:rsid w:val="008E57FD"/>
     <w:rsid w:val="008E5F35"/>
     <w:rsid w:val="008E744E"/>
     <w:rsid w:val="008E75B2"/>
     <w:rsid w:val="008E798C"/>
     <w:rsid w:val="008E7EAC"/>
     <w:rsid w:val="008E7EB6"/>
     <w:rsid w:val="008F02C4"/>
     <w:rsid w:val="008F04D8"/>
     <w:rsid w:val="008F19D5"/>
     <w:rsid w:val="008F26D6"/>
     <w:rsid w:val="008F26E0"/>
     <w:rsid w:val="008F35DA"/>
     <w:rsid w:val="008F492A"/>
     <w:rsid w:val="008F4E57"/>
     <w:rsid w:val="008F5750"/>
     <w:rsid w:val="008F659A"/>
     <w:rsid w:val="008F6849"/>
     <w:rsid w:val="008F6A6B"/>
     <w:rsid w:val="008F7910"/>
     <w:rsid w:val="008F7957"/>
     <w:rsid w:val="008F7DFC"/>
     <w:rsid w:val="0090013C"/>
@@ -9796,50 +9931,51 @@
     <w:rsid w:val="00EE7831"/>
     <w:rsid w:val="00EF1479"/>
     <w:rsid w:val="00EF180C"/>
     <w:rsid w:val="00EF2956"/>
     <w:rsid w:val="00EF2E77"/>
     <w:rsid w:val="00EF399C"/>
     <w:rsid w:val="00EF39F6"/>
     <w:rsid w:val="00EF3B5D"/>
     <w:rsid w:val="00EF3E7F"/>
     <w:rsid w:val="00EF4248"/>
     <w:rsid w:val="00EF4D27"/>
     <w:rsid w:val="00EF4FB9"/>
     <w:rsid w:val="00EF592C"/>
     <w:rsid w:val="00EF5F3F"/>
     <w:rsid w:val="00EF5F4E"/>
     <w:rsid w:val="00EF7D4C"/>
     <w:rsid w:val="00F01CFD"/>
     <w:rsid w:val="00F0314F"/>
     <w:rsid w:val="00F04821"/>
     <w:rsid w:val="00F04E00"/>
     <w:rsid w:val="00F05A15"/>
     <w:rsid w:val="00F07F4D"/>
     <w:rsid w:val="00F108F4"/>
     <w:rsid w:val="00F10A4B"/>
     <w:rsid w:val="00F117AA"/>
+    <w:rsid w:val="00F13D88"/>
     <w:rsid w:val="00F17206"/>
     <w:rsid w:val="00F17956"/>
     <w:rsid w:val="00F20111"/>
     <w:rsid w:val="00F20781"/>
     <w:rsid w:val="00F20825"/>
     <w:rsid w:val="00F20B6C"/>
     <w:rsid w:val="00F21253"/>
     <w:rsid w:val="00F21384"/>
     <w:rsid w:val="00F213D9"/>
     <w:rsid w:val="00F215BB"/>
     <w:rsid w:val="00F21795"/>
     <w:rsid w:val="00F21B76"/>
     <w:rsid w:val="00F2270C"/>
     <w:rsid w:val="00F22B9D"/>
     <w:rsid w:val="00F264FF"/>
     <w:rsid w:val="00F30993"/>
     <w:rsid w:val="00F313C9"/>
     <w:rsid w:val="00F32526"/>
     <w:rsid w:val="00F33592"/>
     <w:rsid w:val="00F365BD"/>
     <w:rsid w:val="00F36601"/>
     <w:rsid w:val="00F412BE"/>
     <w:rsid w:val="00F41552"/>
     <w:rsid w:val="00F41AFB"/>
     <w:rsid w:val="00F42429"/>
@@ -11480,91 +11616,91 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7b76456-0933-43c4-8e39-5e6b8d4e33b2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="02885fbc-01f2-4f4d-9c3f-6c0d0adf6fd0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47E13AF2-6FC8-4A8A-BFC4-72A0E65E6D3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC0129A-F454-4C8B-AC7E-0EFBE64C8FA2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBE7F3E5-5489-4E0E-8703-2E235FD46315}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97BF72CA-8D73-4B98-9D73-A610EEB2A305}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CAB978B-FD63-4123-B1D8-A4502BBFD15D}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C6597DC-0FBC-419B-8830-4C73278A382B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BD8D31C-2D3E-4BE1-B1B6-3AEE5677EB34}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1848</Words>
-  <Characters>9022</Characters>
+  <Words>1839</Words>
+  <Characters>8981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>250</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Minutes of Holy Trinity Tewkesbury PCC Meeting</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10729</CharactersWithSpaces>
+  <CharactersWithSpaces>10815</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Minutes of Holy Trinity Tewkesbury PCC Meeting</dc:title>
   <dc:subject/>
   <dc:creator>liz</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A82C1323BB29BF44AE67C89A5DFE53AB</vt:lpwstr>
   </property>